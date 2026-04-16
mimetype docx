--- v3 (2026-03-23)
+++ v4 (2026-04-16)
@@ -934,51 +934,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI1_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna elementy akustyki a w tym: podstawowe własności fal akustycznych i skalę ich prędkości w różnych materiałach, zna równanie ruchu fali akustycznej oraz skalę logarytmiczną natężenia dźwięku. Zna efekt Dopplera i przykłady jego zastosowań w fizyce, astronomii i medycynie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1146,51 +1146,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ1_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie fizyki klasycznej oraz podstaw fizyki relatywistycznej 
 i zna strukturę fizyki jako dziedziny. 
 W szczególności posiada podstawową wiedzę na temat ogólnych zasad fizyki, wielkości fizycznych oraz oddziaływań fundamentalnych. Zna rolę eksperymentu i zasady prowadzenia wywodu w fizyce.
 </w:t>
       </w:r>
     </w:p>