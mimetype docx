--- v4 (2026-04-16)
+++ v5 (2026-06-04)
@@ -934,51 +934,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI1_W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna elementy akustyki a w tym: podstawowe własności fal akustycznych i skalę ich prędkości w różnych materiałach, zna równanie ruchu fali akustycznej oraz skalę logarytmiczną natężenia dźwięku. Zna efekt Dopplera i przykłady jego zastosowań w fizyce, astronomii i medycynie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1299,51 +1299,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI1_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić podstawowe pomiary fizyczne oraz opracować i przedstawić ich wyniki, w szczególności: - potrafi zbudować prosty układ pomiarowy z wykorzystaniem standardowych urządzeń pomiarowych, zgodnie z zadanym schematem i specyfikacją, - potrafi wyznaczyć wyniki i niepewności pomiarów bezpośrednich i pośrednich, - potrafi dokonać oceny wiarygodności wyników pomiarów i ich interpretacji w kontekście posiadanej wiedzy fizycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>