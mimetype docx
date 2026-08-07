--- v5 (2026-06-04)
+++ v6 (2026-08-07)
@@ -1299,51 +1299,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FI1_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić podstawowe pomiary fizyczne oraz opracować i przedstawić ich wyniki, w szczególności: - potrafi zbudować prosty układ pomiarowy z wykorzystaniem standardowych urządzeń pomiarowych, zgodnie z zadanym schematem i specyfikacją, - potrafi wyznaczyć wyniki i niepewności pomiarów bezpośrednich i pośrednich, - potrafi dokonać oceny wiarygodności wyników pomiarów i ich interpretacji w kontekście posiadanej wiedzy fizycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>