--- v4 (2026-07-15)
+++ v5 (2026-10-13)
@@ -1119,261 +1119,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie przeprowadzać eksperymenty, w tym pomiary wspomagane komputerowo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obserwacja realizacji ćwiczenia w trakcie zajęć i ocena sprawozdania z ćwiczenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06, K_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie przeprowadzać eksperymenty, w tym pomiary wspomagane komputerowo</w:t>
+        <w:t xml:space="preserve">Potrafi wizualizować i analizować wyniki pomiarów, obliczać niepewności wyznaczonych wielkości oraz weryfikować doświadczalnie założone zależności teoretyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obserwacja realizacji ćwiczenia w trakcie zajęć i ocena sprawozdania z ćwiczenia</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wizualizować i analizować wyniki pomiarów, obliczać niepewności wyznaczonych wielkości oraz weryfikować doświadczalnie założone zależności teoretyczne</w:t>
+        <w:t xml:space="preserve">Potrafi dokumentować wyniki pracy i przedstawić je w formie pisemnego opracowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_K01: </w:t>
       </w:r>
     </w:p>