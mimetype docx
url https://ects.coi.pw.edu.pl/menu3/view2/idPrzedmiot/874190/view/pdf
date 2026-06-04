--- v2 (2026-03-23)
+++ v3 (2026-06-04)
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium + ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1173,67 +1173,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja realizacji ćwiczenia w trakcie zajęć i ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wizualizować i analizować wyniki pomiarów, obliczać niepewności wyznaczonych wielkości oraz weryfikować doświadczalnie założone zależności teoretyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>