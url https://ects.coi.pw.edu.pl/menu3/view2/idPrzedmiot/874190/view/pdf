--- v3 (2026-06-04)
+++ v4 (2026-07-15)
@@ -1023,51 +1023,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium + ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1313,67 +1313,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U06</w:t>
+        <w:t xml:space="preserve">K_U02, K_U06, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_Inst_K01: </w:t>
       </w:r>
     </w:p>