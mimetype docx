--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -1040,67 +1040,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIPR_1nst_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować prosty system sterowania maszyną manipulacyjną</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1180,51 +1180,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>