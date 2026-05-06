--- v4 (2026-04-16)
+++ v5 (2026-05-06)
@@ -890,217 +890,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W01, K_W04, K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIPR_1nst_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna zagadnienia związane z budową i metodami programowania sterowników programowalnych stosowanych w maszynach manipulacyjnych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SIPR_1nst_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SIPR_1nst_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna zagadnienia związane z budową i metodami programowania sterowników programowalnych stosowanych w maszynach manipulacyjnych </w:t>
+        <w:t xml:space="preserve">Zna rolę układu sensorycznego w systemie nawigacyjnym robota mobilnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIPR_1nst_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować prosty system sterowania maszyną manipulacyjną</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>