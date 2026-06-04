--- v5 (2026-05-06)
+++ v6 (2026-06-04)
@@ -890,67 +890,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W01, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W06, K_W01, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIPR_1nst_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zagadnienia związane z budową i metodami programowania sterowników programowalnych stosowanych w maszynach manipulacyjnych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>