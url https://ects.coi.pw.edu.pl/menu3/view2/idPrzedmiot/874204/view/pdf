--- v6 (2026-06-04)
+++ v7 (2026-07-15)
@@ -890,51 +890,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia na wykładzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W06, K_W01, K_W04</w:t>
+        <w:t xml:space="preserve">K_W01, K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05</w:t>
+        <w:t xml:space="preserve">K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>