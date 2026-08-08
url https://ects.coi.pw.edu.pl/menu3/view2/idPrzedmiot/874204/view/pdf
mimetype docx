--- v7 (2026-07-15)
+++ v8 (2026-08-08)
@@ -1040,51 +1040,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadań realizowanych podczas zajęć laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18, K_U21, K_U22, K_U25, K_U26</w:t>
+        <w:t xml:space="preserve">K_U21, K_U22, K_U25, K_U26, K_U27, K_U01, K_U03, K_U05, K_U07, K_U09, K_U15, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>