--- v2 (2026-03-03)
+++ v3 (2026-04-16)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W12, K_W17</w:t>
+        <w:t xml:space="preserve">K_W12, K_W17, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>