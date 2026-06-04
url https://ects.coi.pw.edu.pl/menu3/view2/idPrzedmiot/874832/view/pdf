--- v3 (2026-04-16)
+++ v4 (2026-06-04)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W17, K_W18</w:t>
+        <w:t xml:space="preserve">K_W17, K_W18, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>