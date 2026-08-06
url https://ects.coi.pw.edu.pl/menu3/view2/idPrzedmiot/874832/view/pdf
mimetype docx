--- v4 (2026-06-04)
+++ v5 (2026-08-06)
@@ -759,51 +759,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W17, K_W18, K_W12</w:t>
+        <w:t xml:space="preserve">K_W18, K_W12, K_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1189,51 +1189,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>