--- v7 (2026-08-27)
+++ v8 (2026-10-15)
@@ -764,67 +764,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie - ocena z projektu realizowanego w ramach zajęć oraz z obrony projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W16</w:t>
+        <w:t xml:space="preserve">K_W06, K_W16, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza na temat projektowania procesu technologicznego oraz  zapoznanie z dostępnym na rynku oprogramowaniem. Wiedza na temat narzędzi skrawających, materiałów oraz metod obróbki. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -984,67 +984,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne, Wykonanie projektu, wersja elektroniczna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U20, K_U22</w:t>
+        <w:t xml:space="preserve">K_U20, K_U22, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PPO_Ist_o_K01: </w:t>
       </w:r>
     </w:p>