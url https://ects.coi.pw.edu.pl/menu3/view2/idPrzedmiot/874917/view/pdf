--- v5 (2026-08-27)
+++ v6 (2026-10-14)
@@ -760,51 +760,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pytania egzaminacyjne i zaliczenie ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W06, K_W15, K_W19</w:t>
+        <w:t xml:space="preserve">K_W06, K_W15, K_W19, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -840,51 +840,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U21, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U08, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>