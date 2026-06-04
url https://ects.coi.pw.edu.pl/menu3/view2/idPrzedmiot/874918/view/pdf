--- v1 (2026-03-23)
+++ v2 (2026-06-04)
@@ -913,67 +913,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01, K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i przedstawić dokumentację techniczną opracowanego  układu elektromedycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1053,67 +1053,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U09, K_U11, K_U19, K_U21, K_U23, K_U05, K_U06</w:t>
+        <w:t xml:space="preserve">K_U19, K_U21, K_U23, K_U05, K_U06, K_U07, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzi pomiary i przeanalizować wyniki  wybranych parametrów użytkowych układów i urządzeń elektromedycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>