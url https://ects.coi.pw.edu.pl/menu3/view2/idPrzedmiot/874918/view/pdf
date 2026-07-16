--- v2 (2026-06-04)
+++ v3 (2026-07-16)
@@ -779,51 +779,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę  na temat korzystania z komputerowego wspomagania przy projektowaniu urządzeń elektromedycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -913,67 +913,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01, K_U03, K_U04</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i przedstawić dokumentację techniczną opracowanego  układu elektromedycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1053,67 +1053,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U21, K_U23, K_U05, K_U06, K_U07, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U05, K_U06, K_U07, K_U09, K_U11, K_U19, K_U21, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzi pomiary i przeanalizować wyniki  wybranych parametrów użytkowych układów i urządzeń elektromedycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1123,51 +1123,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11, K_U22</w:t>
+        <w:t xml:space="preserve">K_U22, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>