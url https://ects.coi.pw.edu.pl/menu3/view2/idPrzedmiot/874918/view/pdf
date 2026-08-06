--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -779,51 +779,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę  na temat korzystania z komputerowego wspomagania przy projektowaniu urządzeń elektromedycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1069,51 +1069,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U06, K_U07, K_U09, K_U11, K_U19, K_U21, K_U23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzi pomiary i przeanalizować wyniki  wybranych parametrów użytkowych układów i urządzeń elektromedycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1123,67 +1123,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U10, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U22, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_K01: </w:t>
       </w:r>
     </w:p>