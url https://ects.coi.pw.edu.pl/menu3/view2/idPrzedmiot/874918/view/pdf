--- v4 (2026-08-06)
+++ v5 (2026-08-27)
@@ -913,67 +913,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U04, K_U05, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UU, I.P6S_UK, P6U_U, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować i przedstawić dokumentację techniczną opracowanego  układu elektromedycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1053,67 +1053,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U06, K_U07, K_U09, K_U11, K_U19, K_U21, K_U23</w:t>
+        <w:t xml:space="preserve">K_U19, K_U21, K_U23, K_U05, K_U06, K_U07, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzi pomiary i przeanalizować wyniki  wybranych parametrów użytkowych układów i urządzeń elektromedycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1123,67 +1123,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U22, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U11, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EAMII_K01: </w:t>
       </w:r>
     </w:p>