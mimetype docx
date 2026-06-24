--- v2 (2026-03-23)
+++ v3 (2026-06-24)
@@ -987,67 +987,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian 1, sprawdzian 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U22, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAP1_U02 : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma praktyczną umiejętność napisania i uruchomienia w trakcie 45 min. zajęć programu w środowisku C/C++ na podstawie otrzymanego zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian 1, sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U22</w:t>
+        <w:t xml:space="preserve">K_U22, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P7S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAP1_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność posługiwania się kompilatorem i debuggerem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>