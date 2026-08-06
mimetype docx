--- v3 (2026-06-24)
+++ v4 (2026-08-06)
@@ -1003,51 +1003,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U05, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P6S_UO, I.P6S_UU, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UO, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAP1_U02 : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma praktyczną umiejętność napisania i uruchomienia w trakcie 45 min. zajęć programu w środowisku C/C++ na podstawie otrzymanego zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1057,67 +1057,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian 1, sprawdzian 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U22, K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, I.P7S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAP1_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma umiejętność posługiwania się kompilatorem i debuggerem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>