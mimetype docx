--- v5 (2026-08-26)
+++ v6 (2026-10-14)
@@ -752,67 +752,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena z kolokwium, kartkówki przed rozpoczęciem ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W19</w:t>
+        <w:t xml:space="preserve">K_W19, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_w02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy integracji sygnałów optycznych, elektrycznych i mechanicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1113,67 +1113,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdań z przeprowadzonych ćwiczeń </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k01: </w:t>
       </w:r>
     </w:p>
@@ -1209,51 +1209,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_k02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie wpływ rozwiązań wykorzystywanych w technice optomechatronicznej na środowisko naturalne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>