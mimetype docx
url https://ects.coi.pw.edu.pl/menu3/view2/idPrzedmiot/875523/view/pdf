--- v2 (2026-03-01)
+++ v3 (2026-05-06)
@@ -1184,67 +1184,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja w trakcie zajęć i ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_nst_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wizualizować i analizować wyniki pomiarów, obliczać niepewności wyznaczonych wielkości oraz weryfikować doświadczalnie założone zależności teoretyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1270,51 +1270,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_nst_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokumentować wyniki pracy i przedstawić je w formie pisemnego opracowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>