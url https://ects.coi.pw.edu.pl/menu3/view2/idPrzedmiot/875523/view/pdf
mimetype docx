--- v3 (2026-05-06)
+++ v4 (2026-06-04)
@@ -1184,67 +1184,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja w trakcie zajęć i ocena sprawozdania z ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_nst_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wizualizować i analizować wyniki pomiarów, obliczać niepewności wyznaczonych wielkości oraz weryfikować doświadczalnie założone zależności teoretyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>