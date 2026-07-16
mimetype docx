--- v4 (2026-06-04)
+++ v5 (2026-07-16)
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena w trakcie zajęć</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FIZ3z_nst_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przeprowadzać eksperymenty, w tym pomiary wspomagane komputerowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>