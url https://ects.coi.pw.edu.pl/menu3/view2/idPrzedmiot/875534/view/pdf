--- v2 (2026-03-22)
+++ v3 (2026-07-15)
@@ -914,67 +914,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W05, K_W07</w:t>
+        <w:t xml:space="preserve">K_W05, K_W07, K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASJ_nst_U01: </w:t>
       </w:r>
     </w:p>
@@ -1064,67 +1064,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności wykonania zadań w laboratorium i jakości sprawozdań z ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11, K_U16, K_U22</w:t>
+        <w:t xml:space="preserve">K_U11, K_U16, K_U22, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ASJ_nst_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać porty komputera PC do akwizycji danych pomiarowych  oraz  zaprogramować mikrokontroler do transmisji sygnałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>