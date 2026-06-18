--- v2 (2026-03-23)
+++ v3 (2026-06-18)
@@ -942,51 +942,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_WG.1, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM1_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna pojęcie ekstremum lokalnego i globalnego, warunki konieczne i wystarczające na ich istnienie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1302,51 +1302,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MAD1_U02, MAD1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.X.P6S_UW.2, I.P6S_UW, I.P6S_UK, II.X.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AM1_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi badać przebieg funkcji oraz stosować skończone rozwinięcia funkcji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>