--- v1 (2026-01-14)
+++ v2 (2026-06-17)
@@ -923,51 +923,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U03, I2_U01</w:t>
+        <w:t xml:space="preserve">I2_U01, I2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -993,51 +993,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U01, I2_U02</w:t>
+        <w:t xml:space="preserve">I2_U02, I2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>