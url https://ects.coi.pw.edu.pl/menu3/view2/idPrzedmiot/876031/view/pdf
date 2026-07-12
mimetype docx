--- v2 (2026-06-17)
+++ v3 (2026-07-12)
@@ -773,271 +773,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I2_W02, I2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe algorytmy optymalizacji statycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I2_W01, I2_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe algorytmy optymalizacji statycznej</w:t>
+        <w:t xml:space="preserve">Potrafi skonstruować i zaimplementować algorytm dla danego problemu optymalizacyjnego i ocenić jego efektywność</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
+        <w:t xml:space="preserve">kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_W01, I2_W02</w:t>
+        <w:t xml:space="preserve">I2_U01, I2_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi skonstruować i zaimplementować algorytm dla danego problemu optymalizacyjnego i ocenić jego efektywność</w:t>
+        <w:t xml:space="preserve">Potrafi dokonać wyboru i zastosować poznane algorytmy do rozwiązania prostego problemu optymalizacyjnego lub zastosować funkcje pakietu Optimization Toolbox programu Matlab</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, punktowana ocena wykonanych podczas laboratorium programów w Matlabie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2_U01, I2_U03</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I2_U02, I2_U01</w:t>
+        <w:t xml:space="preserve">I2_U01, I2_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>