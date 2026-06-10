--- v4 (2026-02-09)
+++ v5 (2026-06-10)
@@ -913,51 +913,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W_03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_U01: </w:t>
       </w:r>
     </w:p>
@@ -1149,51 +1149,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do omawiania zagadnień związanych z budową, wykorzystaniem i nowymi rozwiązaniami aparatury i urządzeń stosowanych w kardiologii interwencyjnej  z osobami 
 o wykształceniu medycznym.
 </w:t>
       </w:r>
     </w:p>
     <w:p>