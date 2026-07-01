--- v5 (2026-06-10)
+++ v6 (2026-07-01)
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">U_03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie etyczne oraz medyczne uwarunkowania stosowania urządzeń technicznych w medycynie i potrafi tą wiedzę wykorzystać w pracach projektowych i opracowywaniu nowych metod diagnostycznych i terapeutycznych w inżynierii medycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1149,51 +1149,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWKI_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do omawiania zagadnień związanych z budową, wykorzystaniem i nowymi rozwiązaniami aparatury i urządzeń stosowanych w kardiologii interwencyjnej  z osobami 
 o wykształceniu medycznym.
 </w:t>
       </w:r>
     </w:p>
     <w:p>