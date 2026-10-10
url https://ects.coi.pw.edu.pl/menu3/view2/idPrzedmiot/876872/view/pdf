--- v6 (2026-08-24)
+++ v7 (2026-10-10)
@@ -849,51 +849,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.X.P6S_WG.2, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.T.P6S_WG, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie jak poprawnie i efektywnie zastosować systemy informacyjne i ich usługi w działaniach administracji publicznej (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -983,51 +983,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z otwartymi pytaniami opisowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1273,67 +1273,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium pisemne z otwartymi pytaniami opisowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K05, K_K06, K_K07</w:t>
+        <w:t xml:space="preserve">K_K06, K_K07, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do świadomego podnoszenia kompetencji w zakresie wykorzystywania technologii informacyjnych i komunikacyjnych, konieczności rozwoju społeczeństwa informacyjnego oraz informatyzacji administracji publicznej (świadoma identyfikacja szans i zagrożeń wynikających z globalnego procesu informatyzacji) (I).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>