--- v6 (2026-07-14)
+++ v7 (2026-10-13)
@@ -920,51 +920,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, II.T.P7S_WG, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o funkcjach ZZL, o jego celach, podstawach, organizacji i funkcjonowaniu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -990,51 +990,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2, II.H.P7S_WG.1.o, II.H.P7S_WG.2</w:t>
+        <w:t xml:space="preserve">II.H.P7S_WG.1.o, II.H.P7S_WG.2, I.P7S_WK, II.X.P7S_WG.1.o, II.S.P7S_WG.1, II.S.P7S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę nt. wpływu współczesnych narzędzi teleinformatycznych oraz telekomunikacyjnych na proces zarządzania zasobami ludzkimi w przedsiębiorstwie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1140,51 +1140,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P7S_UW.2.o, I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, II.S.P7S_UW.2.o, II.S.P7S_UW.3.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wie na czym polega praca zespołowa, zna mechanizmy funkcjonowania zespołów pracowniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1210,51 +1210,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK, II.S.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, II.S.P7S_UW.1, II.S.P7S_UW.2.o, II.H.P7S_UW.1, II.H.P7S_UW.2.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zdiagnozować potrzeby personalne w organizacji w oparciu o analizę: strategii i kultury organizacyjnej oraz zdefiniować zakres zadań pracowniczych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>