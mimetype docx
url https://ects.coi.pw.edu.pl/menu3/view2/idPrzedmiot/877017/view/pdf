--- v1 (2026-03-23)
+++ v2 (2026-07-31)
@@ -765,201 +765,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNOM-1-W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada podstawową wiedzę z zakresu: materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student zna metody podstawowe  badań mikrostruktury i własności mechanicznych materiałów. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PNOM-1-W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNOM-1_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada podstawową wiedzę z zakresu: materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student zna metody podstawowe  badań mikrostruktury i własności mechanicznych materiałów. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. </w:t>
+        <w:t xml:space="preserve">Potrafi odnieść właściwości materiałów do ich budowy fazowej, struktury i mikrostruktury.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNOM-1_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie na podstawie zalecanej literatury lub innych fachowych źródeł rozszerzyć - poprzez pracę własną-posiadaną dotychczas wiedzę  z zakresu własności materiałów oraz metod badań struktury, składu chemicznego, własności mechanicznych, elektrycznych, magnetycznych i optycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>