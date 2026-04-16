--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -827,341 +827,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu podstaw teoretycznych, metodyki, doboru i realizacji technologii obróbki cieplnej i cieplno - chemicznej oraz metod oceny jej efektów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W06, IM1_W12, IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z zakresu podstaw teoretycznych, metodyki, doboru i realizacji technologii obróbki cieplnej i cieplno - chemicznej oraz metod oceny jej efektów.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednie do rodzaju zastosowania i warunków eksploatacji tworzywo metaliczne i zaprojektować jego obróbkę cieplną lub powierzchniową </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W12, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_U16, IM1_U08, IM1_U09, IM1_U13, IM1_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_U1: </w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednie do rodzaju zastosowania i warunków eksploatacji tworzywo metaliczne i zaprojektować jego obróbkę cieplną lub powierzchniową </w:t>
+        <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U09, IM1_U13, IM1_U14, IM1_U16, IM1_U08</w:t>
+        <w:t xml:space="preserve">IM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
+        <w:t xml:space="preserve">Umie uwzględnić aspekty ekonomiczne wyboru określonych materiałów i technologii ich obróbki cieplnej lub powierzchniowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U10</w:t>
+        <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie posiadanej wiedzy i analizy fachowej literatury student ma potencjał ażeby rozwijać poprzez pracę własną swoje kompetencje z zakresu tworzyw metalicznych i obróbki cieplnej lub powierzchniowej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>