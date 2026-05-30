--- v2 (2026-04-16)
+++ v3 (2026-05-30)
@@ -827,51 +827,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę z zakresu podstaw teoretycznych, metodyki, doboru i realizacji technologii obróbki cieplnej i cieplno - chemicznej oraz metod oceny jej efektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -961,67 +961,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U16, IM1_U08, IM1_U09, IM1_U13, IM1_U14</w:t>
+        <w:t xml:space="preserve">IM1_U08, IM1_U09, IM1_U13, IM1_U14, IM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1337,51 +1337,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość znaczenia obróbki cieplnej  lub powierzchniowej tworzyw metalicznych dla optymalnego wykorzystania materiałów w technice. Rozumie zagrożenia wynikające z niewłaściwie podjętych decyzji dot. procesów obróbki cieplnej lub powierzchniowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>