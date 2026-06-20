--- v3 (2026-05-30)
+++ v4 (2026-06-20)
@@ -977,51 +977,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U08, IM1_U09, IM1_U13, IM1_U14, IM1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1101,67 +1101,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
+        <w:t xml:space="preserve">IM1_U13, IM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie posiadanej wiedzy i analizy fachowej literatury student ma potencjał ażeby rozwijać poprzez pracę własną swoje kompetencje z zakresu tworzyw metalicznych i obróbki cieplnej lub powierzchniowej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1337,51 +1337,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość znaczenia obróbki cieplnej  lub powierzchniowej tworzyw metalicznych dla optymalnego wykorzystania materiałów w technice. Rozumie zagrożenia wynikające z niewłaściwie podjętych decyzji dot. procesów obróbki cieplnej lub powierzchniowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>