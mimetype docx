--- v4 (2026-06-20)
+++ v5 (2026-08-01)
@@ -741,497 +741,497 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W11</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W11, IM1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe kryteria i metody doboru tworzyw metalicznych w zastosowaniach inżynierskich, zwłaszcza w zakresie obróbki cieplnej i cieplno – chemicznej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka MATMOC_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe kryteria i metody doboru tworzyw metalicznych w zastosowaniach inżynierskich, zwłaszcza w zakresie obróbki cieplnej i cieplno – chemicznej.</w:t>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu podstaw teoretycznych, metodyki, doboru i realizacji technologii obróbki cieplnej i cieplno - chemicznej oraz metod oceny jej efektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_W06, IM1_W12, IM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z zakresu podstaw teoretycznych, metodyki, doboru i realizacji technologii obróbki cieplnej i cieplno - chemicznej oraz metod oceny jej efektów.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednie do rodzaju zastosowania i warunków eksploatacji tworzywo metaliczne i zaprojektować jego obróbkę cieplną lub powierzchniową </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W12, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_U14, IM1_U16, IM1_U08, IM1_U09, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_U1: </w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednie do rodzaju zastosowania i warunków eksploatacji tworzywo metaliczne i zaprojektować jego obróbkę cieplną lub powierzchniową </w:t>
+        <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U08, IM1_U09, IM1_U13, IM1_U14, IM1_U16</w:t>
+        <w:t xml:space="preserve">IM1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.3.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
+        <w:t xml:space="preserve">Umie uwzględnić aspekty ekonomiczne wyboru określonych materiałów i technologii ich obróbki cieplnej lub powierzchniowej </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U10</w:t>
+        <w:t xml:space="preserve">IM1_U12, IM1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MATMOC_U3: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MATMOC_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie uwzględnić aspekty ekonomiczne wyboru określonych materiałów i technologii ich obróbki cieplnej lub powierzchniowej </w:t>
+        <w:t xml:space="preserve">Na podstawie posiadanej wiedzy i analizy fachowej literatury student ma potencjał ażeby rozwijać poprzez pracę własną swoje kompetencje z zakresu tworzyw metalicznych i obróbki cieplnej lub powierzchniowej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U13, IM1_U12</w:t>
+        <w:t xml:space="preserve">IM1_U05, IM1_U07, IM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić zagrożenia towarzyszące realizacji konkretnych technologii obróbki cieplnej i cieplnochemicznej i ustalić adekwatne zasady bezpieczeństwa i higieny pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>