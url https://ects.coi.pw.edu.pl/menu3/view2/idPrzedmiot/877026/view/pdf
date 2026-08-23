--- v5 (2026-08-01)
+++ v6 (2026-08-23)
@@ -741,67 +741,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W11, IM1_W05</w:t>
+        <w:t xml:space="preserve">IM1_W05, IM1_W06, IM1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe kryteria i metody doboru tworzyw metalicznych w zastosowaniach inżynierskich, zwłaszcza w zakresie obróbki cieplnej i cieplno – chemicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -881,51 +881,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W06, IM1_W12, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_W12, IM1_W13, IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -961,67 +961,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U14, IM1_U16, IM1_U08, IM1_U09, IM1_U13</w:t>
+        <w:t xml:space="preserve">IM1_U09, IM1_U13, IM1_U14, IM1_U16, IM1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić aspekty ekologiczne zastosowania wybranych technologii obróbki cieplej i cieplno- chemicznej. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1171,67 +1171,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U05, IM1_U07, IM1_U01</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U05, IM1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MATMOC_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić zagrożenia towarzyszące realizacji konkretnych technologii obróbki cieplnej i cieplnochemicznej i ustalić adekwatne zasady bezpieczeństwa i higieny pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>