--- v1 (2026-03-24)
+++ v2 (2026-04-16)
@@ -761,271 +761,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05, IM1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę zakresu: metod badania struktury, metod mikroskopowych,. metody dyfrakcyjnych, metod badania składu chemicznego. Student posiada ogólną wiedzę z zakresu właściwości materiałów i metod ich badania, w tym: właściwości mechaniczne, elektryczne, magnetyczne, optyczne, poziomy struktury odpowiedzialne za właściwości materiałów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę zakresu: metod badania struktury, metod mikroskopowych,. metody dyfrakcyjnych, metod badania składu chemicznego. Student posiada ogólną wiedzę z zakresu właściwości materiałów i metod ich badania, w tym: właściwości mechaniczne, elektryczne, magnetyczne, optyczne, poziomy struktury odpowiedzialne za właściwości materiałów.</w:t>
+        <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada wiedzę z zakresu:   materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. Student posiada wiedzę z zakresu:  podstawowe zasad doboru materiałów do różnych zastosowań, perspektywy inżynierii materiałowej,  potencjalnych możliwości rozwoju i zastosowania różnych materiałów w technice, w tym szczególnie w technologii informacyjnej, energetyce i w nowych technikach wytwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Kolokwiun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_W05, IM1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada wiedzę z zakresu:   materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. Student posiada wiedzę z zakresu:  podstawowe zasad doboru materiałów do różnych zastosowań, perspektywy inżynierii materiałowej,  potencjalnych możliwości rozwoju i zastosowania różnych materiałów w technice, w tym szczególnie w technologii informacyjnej, energetyce i w nowych technikach wytwarzania.</w:t>
+        <w:t xml:space="preserve">Umie przeprowadzić badania mikrostruktury metali i ich stopów. Umie przeprowadzić badania właściwości mechanicznych stopów z układu Fe-Fe3C. Umie przeanalizować wpływ składu chemicznego na mikrostrukturę metali i stopów, związek mikrostruktury z cechami użytkowymi metali i ich stopów. Na podstawie posiadanej wiedzy i analizy fachowej literatury umie opracować i prawidłowo zinterpretować otrzymane wyniki, wyciągnąć wnioski z przeprowadzonych badań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwiun</w:t>
+        <w:t xml:space="preserve">Zaliczenie 6 tematów laboratoriów na 7 realizowanych. Zaliczenie poszczególnych tematów wymaga zaliczenia sprawdzianu z przygotowania. do zajęć oraz zaliczenia sprawozdania z części praktycznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W05, IM1_W11</w:t>
+        <w:t xml:space="preserve">IM1_U01, IM1_U05, IM1_U08, IM1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNoM I_L2_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W trakcie wykonywania doświadczeń stosuje zasady bezpieczeństwa i higieny pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>