--- v2 (2026-04-16)
+++ v3 (2026-05-30)
@@ -761,121 +761,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05, IM1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę zakresu: metod badania struktury, metod mikroskopowych,. metody dyfrakcyjnych, metod badania składu chemicznego. Student posiada ogólną wiedzę z zakresu właściwości materiałów i metod ich badania, w tym: właściwości mechaniczne, elektryczne, magnetyczne, optyczne, poziomy struktury odpowiedzialne za właściwości materiałów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada wiedzę z zakresu:   materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. Student posiada wiedzę z zakresu:  podstawowe zasad doboru materiałów do różnych zastosowań, perspektywy inżynierii materiałowej,  potencjalnych możliwości rozwoju i zastosowania różnych materiałów w technice, w tym szczególnie w technologii informacyjnej, energetyce i w nowych technikach wytwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>