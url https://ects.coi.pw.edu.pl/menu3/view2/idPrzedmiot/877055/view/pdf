--- v3 (2026-05-30)
+++ v4 (2026-07-12)
@@ -831,51 +831,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W05, IM1_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNoM I_L2_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna klasyfikacje materiałów. Student posiada wiedzę z zakresu: podstawowych grup tworzyw metalicznych, wybranych tworzyw ceramicznych, kompozytów o osnowie polimerowej, metalicznej i ceramicznej. Student posiada wiedzę z zakresu:   materiałów amorficznych i krystalicznych,. materiałów nanokrystalicznych, materiałów z gradientem struktury. Student posiada wiedzę z zakresu:   materiały we współczesnej technice, roli różnych grup materiałów w technice, głównych czynników wpływających na zastosowania poszczególnych materiałów. Student posiada wiedzę z zakresu:  podstawowe zasad doboru materiałów do różnych zastosowań, perspektywy inżynierii materiałowej,  potencjalnych możliwości rozwoju i zastosowania różnych materiałów w technice, w tym szczególnie w technologii informacyjnej, energetyce i w nowych technikach wytwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>