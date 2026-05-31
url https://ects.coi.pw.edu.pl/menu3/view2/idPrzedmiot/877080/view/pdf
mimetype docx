--- v1 (2026-03-24)
+++ v2 (2026-05-31)
@@ -752,421 +752,421 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNS_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedze dotyczącą przemian fazowych w stalach pozwalającą na zaprojektowanie obróbki cieplnej celem wytworzenia określonego składu fazowego stali. Zna zasady projektowania obróbki cieplnej pod kątem uzyskania stali o określonych właściwościach mechanicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wiedza jest weryfikowana w trakcie ćwiczeń laboratoryjno-projektowych oraz na podstawie sporządzonych sprawozdań</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PNS_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNS_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedze dotyczącą przemian fazowych w stalach pozwalającą na zaprojektowanie obróbki cieplnej celem wytworzenia określonego składu fazowego stali. Zna zasady projektowania obróbki cieplnej pod kątem uzyskania stali o określonych właściwościach mechanicznych.</w:t>
+        <w:t xml:space="preserve">Potrafi korzystać z komputerowych i literaturowych baz danych stali w języku  polskim i angielskim. Potrafi pozyskiwać dane dotyczące struktury i składu fazowego stali na podstawie układów równowagi i wykresów CTP oraz dane dotyczące parametrów termodynamicznych faz w stalach przy wykorzystaniu programów komputerowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wiedza jest weryfikowana w trakcie ćwiczeń laboratoryjno-projektowych oraz na podstawie sporządzonych sprawozdań</w:t>
+        <w:t xml:space="preserve">Ocena sprawozdań z ćwiczeń laboratoryjno-projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_W13</w:t>
+        <w:t xml:space="preserve">IM1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNS_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przeprowadzić symulacje przemian fazowych w stalach stali, wyznaczać wykresy CTP, dokonać ich interpretacji i wyciągnąć wnioski. Potrafi przeprowadzić symulacje zmian właściwości mechanicznych stali wynikające ze zmian struktury na przekroju elementu na podstawie programów komputerowych. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdań z ćwiczeń laboratoryjno-projektowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNS_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zgodnie zaprojektować proste procesy obróbki cieplnej w oparciu o wykresy CTP przemian fazowych celem uzyskania pożądanego składu fazowego stali i ich właściwości przy użyciu komputerowych programów do symulacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena sprawozdań z ćwiczeń laboratoryjno-projektowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IM1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PNS_U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PNS_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi korzystać z komputerowych i literaturowych baz danych stali w języku  polskim i angielskim. Potrafi pozyskiwać dane dotyczące struktury i składu fazowego stali na podstawie układów równowagi i wykresów CTP oraz dane dotyczące parametrów termodynamicznych faz w stalach przy wykorzystaniu programów komputerowych.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ustawicznego kształcenia i pogłębiania wiedzy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena sprawozdań z ćwiczeń laboratoryjno-projektowych.</w:t>
+        <w:t xml:space="preserve">Dyskusja ze studentami na zajęciach laboratoryjno-projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM1_U01</w:t>
+        <w:t xml:space="preserve">IM1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNS_K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w zespole i rozwiązywać problemy w grupie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>