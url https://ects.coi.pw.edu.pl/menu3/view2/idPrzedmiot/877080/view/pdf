--- v2 (2026-05-31)
+++ v3 (2026-07-31)
@@ -752,51 +752,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNS_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedze dotyczącą przemian fazowych w stalach pozwalającą na zaprojektowanie obróbki cieplnej celem wytworzenia określonego składu fazowego stali. Zna zasady projektowania obróbki cieplnej pod kątem uzyskania stali o określonych właściwościach mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -972,51 +972,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IM1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PNS_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zgodnie zaprojektować proste procesy obróbki cieplnej w oparciu o wykresy CTP przemian fazowych celem uzyskania pożądanego składu fazowego stali i ich właściwości przy użyciu komputerowych programów do symulacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>