--- v5 (2026-08-24)
+++ v6 (2026-10-08)
@@ -889,51 +889,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdań z ćwiczeń laboratoryjno-projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U01, IM2_U05, IM2_U07</w:t>
+        <w:t xml:space="preserve">IM2_U07, IM2_U01, IM2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena sprawozdan z cwiczen laboratoryjno-projektowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IM2_U16, IM2_U19, IM2_U09, IM2_U10, IM2_U13</w:t>
+        <w:t xml:space="preserve">IM2_U09, IM2_U10, IM2_U13, IM2_U16, IM2_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KMDMK_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi- przy formułowaniu i rozwiązywaniu problemów doboru materiałów - zastosować podejście systemowe, uwzględniające zarówno aspekty technologiczne i eksploatacyjne, jak również pozatechniczne: ekonomiczne i ekologiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>