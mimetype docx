--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U14 , B2_U10 </w:t>
+        <w:t xml:space="preserve">B2_U10 , B2_U14 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1039,51 +1039,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_K01 , B2_K02 </w:t>
+        <w:t xml:space="preserve">B2_K02 , B2_K01 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>