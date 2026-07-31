--- v3 (2026-04-16)
+++ v4 (2026-07-31)
@@ -755,335 +755,335 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W03 , B2_W06 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">II.T.P7S_WG, III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna instrumentalne techniki analityczne stosowane w analizie biosurowców</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B2_W03 , B2_W06 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna instrumentalne techniki analityczne stosowane w analizie biosurowców</w:t>
+        <w:t xml:space="preserve">posiada umiejętność korzystania ze źródeł literaturowych oraz zasobów internetowych dotyczących rozwiązywanego problemu analitycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_W03 , B2_W06 </w:t>
+        <w:t xml:space="preserve">B2_U10 , B2_U14 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność doboru odpowiedniej techniki instrumentalnej pod kątem analizy ilościowej prostych próbek biosurowców</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zaliczenie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">B2_U10 , B2_U14 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada umiejętność korzystania ze źródeł literaturowych oraz zasobów internetowych dotyczących rozwiązywanego problemu analitycznego</w:t>
+        <w:t xml:space="preserve">potrafi pracować samodzielnie i w grupie nad złożonym zagadnieniem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U10 , B2_U14 </w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">B2_K02 , B2_K01 </w:t>
+        <w:t xml:space="preserve">B2_K01 , B2_K02 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>