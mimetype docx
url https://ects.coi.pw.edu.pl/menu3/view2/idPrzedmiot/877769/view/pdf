--- v4 (2026-07-31)
+++ v5 (2026-08-24)
@@ -755,51 +755,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W03 , B2_W06 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P7S_WG, III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna instrumentalne techniki analityczne stosowane w analizie biosurowców</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -889,67 +889,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U10 , B2_U14 </w:t>
+        <w:t xml:space="preserve">B2_U14 , B2_U10 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność doboru odpowiedniej techniki instrumentalnej pod kątem analizy ilościowej prostych próbek biosurowców</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>