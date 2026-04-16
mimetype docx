--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W11 , B2_W12 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WK, II.T.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1042,67 +1042,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">B2_U13 , B2_U10 , B2_U11 </w:t>
+        <w:t xml:space="preserve">B2_U10 , B2_U11 , B2_U13 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada umiejętności pozwalające na samodzielne zaplanowanie systemu ochrony środowiska w jednostce samorządu terytorialnego lub w podmiocie gospodarczym</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>