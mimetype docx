--- v4 (2026-04-16)
+++ v5 (2026-06-18)
@@ -768,51 +768,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W05 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, II.T.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">II.T.P7S_WG, III.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie prawidłowego interpretowania pozyskanych informacji, potrafi powiązać skutki środowiskowe z określonymi aktywnościami i wpływem antropogenicznym. Posiada podstawowe umiejętności w zakresie zarządzania sytuacjami konfliktowymi związanymi z aktywnościami człowieka, zwłaszcza w procesach rozwoju i modernizacji infrastruktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_W11 , B2_W12 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WK, II.T.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, II.T.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1128,51 +1128,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">B2_U03 , B2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, II.T.P7S_UW.1, II.T.P7S_UW.2, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, I.P7S_UW, II.T.P7S_UW.2, II.T.P7S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>