--- v2 (2026-03-01)
+++ v3 (2026-06-18)
@@ -980,51 +980,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U17, IS_U01, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U16, IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1130,51 +1130,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01, IS_K02, IS_K04</w:t>
+        <w:t xml:space="preserve">IS_K02, IS_K04, IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>