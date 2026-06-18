--- v1 (2026-03-23)
+++ v2 (2026-06-18)
@@ -1631,51 +1631,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1701,51 +1701,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>