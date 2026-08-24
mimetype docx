--- v2 (2026-06-18)
+++ v3 (2026-08-24)
@@ -781,971 +781,971 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe metody modulowania właściwości biomateriałów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe zasady sfunkcjonalizowania biomateriałów, mających na celu poprawę ich funkcjonalności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wskazać grupy związków pochodzenia naturalnego użytecznych w wytwarzaniu nowych biomateriałów, potrafi wskazać metody ich modyfikowania mające na celu zastosowanie surowców odnawialnych w inżynierii biomateriałowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi omówić właściwości biomateriałów sfunkcjonalizowanych wybranymi farmaceutykami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wskazać metody analityczne stosowane w analizie białek, peptydów, aminokwasów i wykorzystać praktycznie standardowe techniki analityczne dla tej klasy biomateriałów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować i otrzymać proste biomateriały peptydowe ulegające agregacji do materiałów stosowanych w medycynie regeneracyjnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować metody tworzenia i ścieżki technologiczne mające na celu uzyskiwanie nowych materiałów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe metody modulowania właściwości biomateriałów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W12</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe zasady sfunkcjonalizowania biomateriałów, mających na celu poprawę ich funkcjonalności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W02</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wskazać grupy związków pochodzenia naturalnego użytecznych w wytwarzaniu nowych biomateriałów, potrafi wskazać metody ich modyfikowania mające na celu zastosowanie surowców odnawialnych w inżynierii biomateriałowej</w:t>
+        <w:t xml:space="preserve">Potrafi wskazać metody analityczne stosowane w analizie białek, peptydów, aminokwasów i wykorzystać praktycznie standardowe techniki analityczne dla tej klasy biomateriałów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W14</w:t>
+        <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi omówić właściwości biomateriałów sfunkcjonalizowanych wybranymi farmaceutykami</w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować i otrzymać proste biomateriały peptydowe ulegające agregacji do materiałów stosowanych w medycynie regeneracyjnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W02</w:t>
+        <w:t xml:space="preserve">K_U08, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wskazać metody analityczne stosowane w analizie białek, peptydów, aminokwasów i wykorzystać praktycznie standardowe techniki analityczne dla tej klasy biomateriałów</w:t>
+        <w:t xml:space="preserve">Zna podstawowe metody modyfikacji biomateriałów metalicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować metody tworzenia i ścieżki technologiczne mające na celu uzyskiwanie nowych materiałów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14</w:t>
-[...569 lines deleted...]
-        <w:t xml:space="preserve">K_U09, K_U01, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>