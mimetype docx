--- v1 (2026-03-23)
+++ v2 (2026-07-11)
@@ -769,341 +769,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma zaawansowaną wiedzę na temat zalet i wad, oraz możliwości wykorzystania powszechnie używanych formatów danych przestrzennych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil praktyczny - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma zaawansowaną wiedzę na temat zalet i wad, oraz możliwości wykorzystania powszechnie używanych formatów danych przestrzennych</w:t>
+        <w:t xml:space="preserve">potrafi wybrać odpowiedni (optymalny) format danych w zależności od potrzeb danej aplikacji geoinformatycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U1: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wybrać odpowiedni (optymalny) format danych w zależności od potrzeb danej aplikacji geoinformatycznej</w:t>
+        <w:t xml:space="preserve">potrafi dokonywać konwersji między różnymi formatami danych przestrzennych, zarówno przy pomocy itsniejących aplikacji i bibliotek programistycznych, jak również poprzez napisanie własnego programu do konwersji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Ocena wykonanego ćwiczenia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">K_U01, K_U13, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U2: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi dokonywać konwersji między różnymi formatami danych przestrzennych, zarówno przy pomocy itsniejących aplikacji i bibliotek programistycznych, jak również poprzez napisanie własnego programu do konwersji</w:t>
+        <w:t xml:space="preserve">potrafi opracować własny format danych i/lub własnych schemat aplikacyjny xml do zapisu danych przestrzennych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena wykonanego ćwiczenia</w:t>
+        <w:t xml:space="preserve">Ocena wykonanego projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U13, K_U14</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U14, K_U01, K_U02, K_U13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U13, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>