--- v2 (2026-07-11)
+++ v3 (2026-07-31)
@@ -769,121 +769,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4003_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma zaawansowaną wiedzę na temat zalet i wad, oraz możliwości wykorzystania powszechnie używanych formatów danych przestrzennych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W04</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil praktyczny - umiejętności</w:t>