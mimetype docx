--- v1 (2026-03-24)
+++ v2 (2026-04-21)
@@ -873,51 +873,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada widzę na temat zasad funkcjonowania demokratycznego państwa prawnego; 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać analizy funkcjonowania systemu politycznego państwa wykorzystując wiedzę zdobytą na zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>