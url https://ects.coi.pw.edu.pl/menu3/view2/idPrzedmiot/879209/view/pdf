--- v2 (2026-04-21)
+++ v3 (2026-06-11)
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać analizy funkcjonowania systemu politycznego państwa wykorzystując wiedzę zdobytą na zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>