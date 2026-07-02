--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -803,51 +803,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada wiedzą dotyczącą funkcjonowania i relacji między organami władzy państwowej oraz głównych podmiotów systemu polityczno-ustrojowego państwa; zna prawne podstawy działania tych podmiotów, w tym Konstytucję RP i główne postanowienia innych aktów prawnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać analizy funkcjonowania systemu politycznego państwa wykorzystując wiedzę zdobytą na zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>