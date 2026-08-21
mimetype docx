--- v4 (2026-07-02)
+++ v5 (2026-08-21)
@@ -803,51 +803,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WG, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, II.S.P6S_WG.1, II.S.P6S_WG.2, II.H.P6S_WG.1.o, I.P6S_WK, II.S.P6S_WG.3, II.H.P6S_WG/K.o, II.T.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada wiedzą dotyczącą funkcjonowania i relacji między organami władzy państwowej oraz głównych podmiotów systemu polityczno-ustrojowego państwa; zna prawne podstawy działania tych podmiotów, w tym Konstytucję RP i główne postanowienia innych aktów prawnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -857,67 +857,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie na ocenę. Dyskusja podczas zajęć.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2</w:t>
+        <w:t xml:space="preserve">II.S.P6S_WG.2, I.P6S_WG, II.T.P6S_WK, II.S.P6S_WG.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada widzę na temat zasad funkcjonowania demokratycznego państwa prawnego; 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1024,51 +1024,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać analizy funkcjonowania systemu politycznego państwa wykorzystując wiedzę zdobytą na zajęciach.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>