--- v1 (2026-01-28)
+++ v2 (2026-05-16)
@@ -772,191 +772,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_WO2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna wzór całkowy Fouriera i jego zastosowania. Zna transformatę Fouriera z zastosowaniami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">test zaliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka MAT3_WO2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka MAT3_WO3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna wzór całkowy Fouriera i jego zastosowania. Zna transformatę Fouriera z zastosowaniami</w:t>
+        <w:t xml:space="preserve">Zna podstawy rachunku prawdopodobieństwa, pojęcie jednowymiarowej zmiennej losowej oraz podstawowe twierdzenia graniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test zaliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_UO1: </w:t>
       </w:r>
     </w:p>