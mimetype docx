--- v2 (2026-05-16)
+++ v3 (2026-06-19)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_WO2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna wzór całkowy Fouriera i jego zastosowania. Zna transformatę Fouriera z zastosowaniami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -992,51 +992,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_UO2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać transformatę Fouriera różnych funkcji opisujących zjawiska mechaniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>