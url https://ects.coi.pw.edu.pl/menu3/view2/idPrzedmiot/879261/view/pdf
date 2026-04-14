--- v0 (2025-12-28)
+++ v1 (2026-04-14)
@@ -885,51 +885,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_K_U14: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać analizy i opisu systemów liniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>