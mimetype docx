--- v1 (2026-04-14)
+++ v2 (2026-08-25)
@@ -885,51 +885,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_K_U14: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać analizy i opisu systemów liniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1165,51 +1165,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AIR_IST_K_U18: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować prosty układ regulacji metodami częstotliwościowymi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>