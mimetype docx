--- v2 (2026-02-26)
+++ v3 (2026-05-16)
@@ -1196,51 +1196,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie przeprowadzić eksperymenty dot. zasad działania wybranego zespołu/układu optomechatronicznego, w szczególności dotyczące badania jakości układów optycznych, przeprowadzania analiz parametrów światłowodowego toru transmisji sygnałów, optycznych metod pomiaru kształtu obiektów trójwymiarowych, metod i i technik oceny wybranych parametrów użytkowych cyfrowego aparatu fotograficznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>