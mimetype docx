--- v3 (2026-05-16)
+++ v4 (2026-07-11)
@@ -1126,51 +1126,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyjaśnić zasadę działania wybranego zespołu/układu optomechatronicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>