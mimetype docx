--- v4 (2026-07-11)
+++ v5 (2026-08-24)
@@ -960,67 +960,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W19</w:t>
+        <w:t xml:space="preserve">K_W19, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_w05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna optyczne metody kontroli montażu powierzchniowego elementów i zespołów elektronicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1126,51 +1126,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka OMC_u02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyjaśnić zasadę działania wybranego zespołu/układu optomechatronicznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>