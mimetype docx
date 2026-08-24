--- v4 (2026-05-16)
+++ v5 (2026-08-24)
@@ -770,51 +770,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada elementarną wiedzę w zakresie zarządzania cyklem tworzenia oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1070,51 +1070,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KO, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka IP_1ST_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oszacować koszt wytworzenia oprogramowania i jego wdrożenia w praktyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>