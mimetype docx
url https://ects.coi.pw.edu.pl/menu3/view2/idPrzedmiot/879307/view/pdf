--- v2 (2026-02-14)
+++ v3 (2026-04-27)
@@ -854,51 +854,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe twierdzenia graniczne; zna zagadnienie regresji liniowej; zna podstawowe wskaźniki położenia i rozproszenia dla próby losowej, zna podstawowe metody estymacji 
 i testowania hipotez statystycznych; zna podstawowe przykłady ilustrujące poznane pojęcia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1075,51 +1075,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać łączne rozkłady zmiennych losowych dwuwymiarowych i ich rozkłady brzegowe; umie wyznaczać i interpretować parametry zmiennych losowych dwuwymiarowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>