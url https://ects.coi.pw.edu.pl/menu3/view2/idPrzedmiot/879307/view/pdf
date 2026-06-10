--- v3 (2026-04-27)
+++ v4 (2026-06-10)
@@ -854,51 +854,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe twierdzenia graniczne; zna zagadnienie regresji liniowej; zna podstawowe wskaźniki położenia i rozproszenia dla próby losowej, zna podstawowe metody estymacji 
 i testowania hipotez statystycznych; zna podstawowe przykłady ilustrujące poznane pojęcia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -995,51 +995,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_U01: </w:t>
       </w:r>
     </w:p>