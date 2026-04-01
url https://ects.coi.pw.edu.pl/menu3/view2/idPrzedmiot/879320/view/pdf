--- v2 (2026-01-22)
+++ v3 (2026-04-01)
@@ -983,67 +983,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Raport z ćwiczenia laboratoryjnego pod tytułem "Ultrasonografia"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pomiar i zanalizować obrazy radiologiczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1273,67 +1273,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K03</w:t>
+        <w:t xml:space="preserve">K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie skutki zastosowań promieniowania jonizującego i ma świadomość odpowiedzialności za jakość używanego w badaniach medycznych sprzętu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>