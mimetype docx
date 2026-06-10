--- v3 (2026-04-01)
+++ v4 (2026-06-10)
@@ -1289,51 +1289,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie skutki zastosowań promieniowania jonizującego i ma świadomość odpowiedzialności za jakość używanego w badaniach medycznych sprzętu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>