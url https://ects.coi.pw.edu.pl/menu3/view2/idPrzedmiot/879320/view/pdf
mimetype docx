--- v4 (2026-06-10)
+++ v5 (2026-07-03)
@@ -779,51 +779,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W13, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o cechach charakterystycznych obrazów medycznych i ocenie ich jakości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>