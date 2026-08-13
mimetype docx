--- v5 (2026-07-03)
+++ v6 (2026-08-13)
@@ -779,51 +779,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W13, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę o cechach charakterystycznych obrazów medycznych i ocenie ich jakości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1273,67 +1273,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie skutki zastosowań promieniowania jonizującego i ma świadomość odpowiedzialności za jakość używanego w badaniach medycznych sprzętu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>