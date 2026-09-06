--- v6 (2026-08-13)
+++ v7 (2026-09-06)
@@ -919,51 +919,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W13, K_W16, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM _U02: </w:t>
       </w:r>
     </w:p>
@@ -1139,51 +1139,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U10, K_U16, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka POM_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pomiar i ocenić jakość odwzorowań scyntygraficznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>