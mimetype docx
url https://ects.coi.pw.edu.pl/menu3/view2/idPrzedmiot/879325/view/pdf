--- v1 (2026-01-12)
+++ v2 (2026-04-26)
@@ -923,51 +923,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U01: </w:t>
       </w:r>
     </w:p>
@@ -1003,51 +1003,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć punkt pracy prostego wzmacniacza 1-tranzystorowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>