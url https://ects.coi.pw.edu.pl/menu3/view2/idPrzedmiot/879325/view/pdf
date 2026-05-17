--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -783,271 +783,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ELR_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie podstawowych układów pracy tranzystorów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ELR_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ELR_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie podstawowych układów pracy tranzystorów.</w:t>
+        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie zasady działania wzmacniacza tranzystorowego. wzmacniacza operacyjnego i układów stabilizacji napięcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">Egzamin,kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ELR_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ELR_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie zasady działania wzmacniacza tranzystorowego. wzmacniacza operacyjnego i układów stabilizacji napięcia.</w:t>
+        <w:t xml:space="preserve">Potrafi zastosować zdobytą wiedzę do rozwiązywania prostych zadań dotyczących materiałów i przyrządów półprzewodnikowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin,kolokwia</w:t>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczyć punkt pracy prostego wzmacniacza 1-tranzystorowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>