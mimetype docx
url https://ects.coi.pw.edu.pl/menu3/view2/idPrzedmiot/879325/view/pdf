--- v3 (2026-05-17)
+++ v4 (2026-07-01)
@@ -783,51 +783,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie podstawowych układów pracy tranzystorów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1073,51 +1073,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W oparciu o strukturę wzmacniacza operacyjnego potrafi zaprojektować prosty wzmacniacz o zadanych parametrach (np. wzmocnienie, pasmo przenoszenia, slew rate).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>