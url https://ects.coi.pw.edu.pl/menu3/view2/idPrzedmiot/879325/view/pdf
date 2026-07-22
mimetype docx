--- v4 (2026-07-01)
+++ v5 (2026-07-22)
@@ -853,271 +853,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ELR_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie zasady działania wzmacniacza tranzystorowego. wzmacniacza operacyjnego i układów stabilizacji napięcia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,kolokwia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ELR_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ELR_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma elementarną wiedzę w zakresie zasady działania wzmacniacza tranzystorowego. wzmacniacza operacyjnego i układów stabilizacji napięcia.</w:t>
+        <w:t xml:space="preserve">Potrafi zastosować zdobytą wiedzę do rozwiązywania prostych zadań dotyczących materiałów i przyrządów półprzewodnikowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin,kolokwia</w:t>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ELR_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ELR_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zastosować zdobytą wiedzę do rozwiązywania prostych zadań dotyczących materiałów i przyrządów półprzewodnikowych.</w:t>
+        <w:t xml:space="preserve">Potrafi wyznaczyć punkt pracy prostego wzmacniacza 1-tranzystorowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ELR_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">W oparciu o strukturę wzmacniacza operacyjnego potrafi zaprojektować prosty wzmacniacz o zadanych parametrach (np. wzmocnienie, pasmo przenoszenia, slew rate).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>