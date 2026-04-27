--- v2 (2026-02-14)
+++ v3 (2026-04-27)
@@ -1421,51 +1421,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KJUD_K04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi organizować pracę własną oraz pracować w grupie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>