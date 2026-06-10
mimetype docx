--- v3 (2026-04-27)
+++ v4 (2026-06-10)
@@ -1131,341 +1131,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KJUD_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować podstawowe zasady ochrony radiologicznej przy pracy w pracowni RTG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KJUD_U04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KJUD_K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zastosować podstawowe zasady ochrony radiologicznej przy pracy w pracowni RTG.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę dokształcania się w aspekcie zmian zaleceń i regulacji prawnych krajowych oraz międzynarodowych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
+        <w:t xml:space="preserve">Kolokwium, sprawdzian wiedzy przed rozpoczęciem zajęć laboratoryjnych, ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13</w:t>
+        <w:t xml:space="preserve">K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KJUD_K01: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KJUD_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę dokształcania się w aspekcie zmian zaleceń i regulacji prawnych krajowych oraz międzynarodowych. </w:t>
+        <w:t xml:space="preserve">Ma świadomość  ważności i zrozumienie pozatechnicznych aspektów oraz skutków przeprowadzania kontroli jakości radiologicznych urządzeń diagnostycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, sprawdzian wiedzy przed rozpoczęciem zajęć laboratoryjnych, ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01</w:t>
+        <w:t xml:space="preserve">K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka KJUD_K02: </w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KJUD_K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma świadomość  ważności i zrozumienie pozatechnicznych aspektów oraz skutków przeprowadzania kontroli jakości radiologicznych urządzeń diagnostycznych.</w:t>
+        <w:t xml:space="preserve">Zna i rozumie szczegółowe uwarunkowana, odpowiedzialność oraz konieczności zachowywania wysokich standardów etycznych związanych z przeprowadzaniem kontroli jakości radiologicznych urządzeń diagnostycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, sprawdzian wiedzy przed rozpoczęciem zajęć laboratoryjnych, ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK, I.P6S_KR</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KJUD_K04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi organizować pracę własną oraz pracować w grupie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>