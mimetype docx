--- v4 (2026-06-10)
+++ v5 (2026-07-01)
@@ -1131,51 +1131,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KJUD_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zastosować podstawowe zasady ochrony radiologicznej przy pracy w pracowni RTG.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1405,67 +1405,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, sprawdzian wiedzy przed rozpoczęciem zajęć laboratoryjnych, ocena realizacji zajęć laboratoryjnych, ocena sprawozdań z zajęć laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KJUD_K04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi organizować pracę własną oraz pracować w grupie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>