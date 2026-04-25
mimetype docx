--- v2 (2026-03-18)
+++ v3 (2026-04-25)
@@ -859,67 +859,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W05, K_W10</w:t>
+        <w:t xml:space="preserve">K_W05, K_W10, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat układów analogowych wejściowych i wyjściowych przetwarzających sygnał bioelektryczny  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1289,67 +1289,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena sprawozdań laboratoryjnych i projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie zaprojektować podstawowy tor przetwarzania cyfrowego sygnału </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>