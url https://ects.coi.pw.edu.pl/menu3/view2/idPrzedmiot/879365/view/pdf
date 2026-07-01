--- v3 (2026-04-25)
+++ v4 (2026-07-01)
@@ -805,51 +805,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W06, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę na temat podstawowego bezpieczeństwa elektrycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>