--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -784,351 +784,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę dotyczącą badania właściwości nanokatalizatorów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę dotyczącą badania właściwości nanokatalizatorów.</w:t>
+        <w:t xml:space="preserve">Ma wiedzę o trendach rozwojowych i najistotniejszych osiągnięciach z zakresu inżynierii chemicznej i procesowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W04</w:t>
+        <w:t xml:space="preserve">K2_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o trendach rozwojowych i najistotniejszych osiągnięciach z zakresu inżynierii chemicznej i procesowej.</w:t>
+        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z różnych źródeł; potrafi je interpretować a także wyciągać wnioski oraz formułować i wyczerpująco uzasadniać opinie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin pisemny</w:t>
+        <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W12</w:t>
+        <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskiwać informacje z różnych źródeł; potrafi je interpretować a także wyciągać wnioski oraz formułować i wyczerpująco uzasadniać opinie.</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę dokształcania się i podnoszenia swoich kompetencji zawodowych i osobistych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U01</w:t>
+        <w:t xml:space="preserve">K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi myśleć i działać w sposób kreatywny i przedsiębiorczy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>