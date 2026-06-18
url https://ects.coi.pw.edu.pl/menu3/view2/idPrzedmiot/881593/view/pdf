--- v1 (2026-04-18)
+++ v2 (2026-06-18)
@@ -995,51 +995,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"0.5*W + 0.5*ĆP
 Zaliczenie wykładu: Kolokwium
 Zliczenie ćwiczeń projektowych: Obecność na zajęciach, zaliczenie zadań obliczeniowych"
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U06, IS_U20, IS_U21, IS_U04</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U04, IS_U06, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>