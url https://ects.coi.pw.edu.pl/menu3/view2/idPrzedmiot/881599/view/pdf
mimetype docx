--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -761,87 +761,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">IS_W12, IS_W15, IS_W16, IS_W01, IS_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">02 - posiada wiedzę dotyczącą źródeł danych oraz zasad pozyskiwania i wykorzystywania informacji przestrzennej do analiz wpływu inwestycji na środowisko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">02 - posiada wiedzę dotyczącą źródeł danych oraz zasad pozyskiwania i wykorzystywania informacji przestrzennej do analiz wpływu inwestycji na środowisko</w:t>
+        <w:t xml:space="preserve">03 - posiada wiedzę na temat własności danych przestrzennych (układy współrzędnych stosowane w Polsce; efekty generalizacji, interpolacji danych przestrzennych)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -852,320 +922,250 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">03 - posiada wiedzę na temat własności danych przestrzennych (układy współrzędnych stosowane w Polsce; efekty generalizacji, interpolacji danych przestrzennych)</w:t>
+        <w:t xml:space="preserve">01 - potrafi zarządzać wektorowymi i rastrowymi danymi przestrzennymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Prawidłowe rozwiązanie samodzielnych zadań i poprawna prezentacja ich wyników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">02 - potrafi przeprowadzić analizy przestrzenne, w tym dotyczące potencjalnych lokalizacji inwestycji, i zaprezentować wyniki takich analiz potrafi wskazywać obszary potencjalnego oddziaływania inwestycji na środowisko oraz elementy środowiska lub obiekty gospodarcze narażone na takie oddziaływania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
+        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">01 - potrafi zarządzać wektorowymi i rastrowymi danymi przestrzennymi</w:t>
+        <w:t xml:space="preserve">03 - potrafi zaprezentować dane pomiarowe o charakterze przestrzennym, przeprowadzić interpolację danych dyskretnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowe rozwiązanie samodzielnych zadań i poprawna prezentacja ich wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">IS_U20, IS_U21, IS_U11, IS_U13, IS_U15</w:t>
+        <w:t xml:space="preserve">IS_U21, IS_U11, IS_U13, IS_U15, IS_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>