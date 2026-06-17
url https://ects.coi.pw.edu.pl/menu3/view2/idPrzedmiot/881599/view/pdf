--- v4 (2026-04-16)
+++ v5 (2026-06-17)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W15, IS_W16, IS_W01, IS_W07</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
+        <w:t xml:space="preserve">IS_W16, IS_W01, IS_W07, IS_W12, IS_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1121,51 +1121,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowe rozwiązanie samodzielnych zadań i poprawna prezentacja ich wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U21, IS_U11, IS_U13, IS_U15, IS_U20</w:t>
+        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>