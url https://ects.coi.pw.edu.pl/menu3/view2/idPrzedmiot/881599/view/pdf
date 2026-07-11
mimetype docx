--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W16, IS_W01, IS_W07, IS_W12, IS_W15</w:t>
+        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1121,51 +1121,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowe rozwiązanie samodzielnych zadań i poprawna prezentacja ich wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U15, IS_U20, IS_U21, IS_U11, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>