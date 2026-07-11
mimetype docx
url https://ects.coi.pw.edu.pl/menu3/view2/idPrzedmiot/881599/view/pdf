--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecność na ćwiczeniach komputerowych. Zaliczenie kolokwium końcowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W07, IS_W12, IS_W15, IS_W16, IS_W01</w:t>
+        <w:t xml:space="preserve">IS_W01, IS_W07, IS_W12, IS_W15, IS_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1121,51 +1121,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prawidłowe rozwiązanie samodzielnych zadań i poprawna prezentacja ich wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U20, IS_U21, IS_U11, IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U11, IS_U13, IS_U15, IS_U20, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>