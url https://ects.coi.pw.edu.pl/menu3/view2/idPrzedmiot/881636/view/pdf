--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -822,167 +822,237 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poznał opis matematyczny procesów fizyki środowiska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poznał opis matematyczny procesów fizyki środowiska.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność rachunku inżynierskiego opartego na bilansie ciepła i masy w różnych systemach środowiska przyrodniczego. Potrafi dokonać obliczeń inżynierskich opartych na bilansie pędu, ciepła i masy w różnych układach technicznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+        <w:t xml:space="preserve">K_U24, K_U16, K_U11, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność rachunku inżynierskiego opartego na bilansie ciepła i masy w różnych systemach środowiska przyrodniczego. Potrafi dokonać obliczeń inżynierskich opartych na bilansie pędu, ciepła i masy w różnych układach technicznych. </w:t>
+        <w:t xml:space="preserve">Potrafi dokonać obliczeń inżynierskich opartych na bilansie pędu, ciepła i masy w różnych układach technicznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1001,162 +1071,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dokonać obliczeń inżynierskich opartych na bilansie pędu, ciepła i masy w różnych układach technicznych. </w:t>
+        <w:t xml:space="preserve">Umie sformułować proste modele zjawisk transportu i zastosować techniki matematyczne w celu budowy modeli matematycznych z zastosowaniem komputerowego pakietu MATLAB.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U24, K_U16, K_U11, K_U10</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U24, K_U16, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>