--- v2 (2026-04-16)
+++ v3 (2026-08-24)
@@ -822,121 +822,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poznał opis matematyczny procesów fizyki środowiska.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W02, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>