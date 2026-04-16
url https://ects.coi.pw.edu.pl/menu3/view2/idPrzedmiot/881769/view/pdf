--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -782,51 +782,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę dotyczącą zarządzania, w tym zarządzania jakością i prowadzenia działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -932,51 +932,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>