--- v3 (2026-04-16)
+++ v4 (2026-06-18)
@@ -932,121 +932,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania rozwoju swoich kompetencji zawodowych i osobistych oraz uczenia się przez całe życie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>