--- v4 (2026-06-18)
+++ v5 (2026-07-11)
@@ -1002,51 +1002,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania rozwoju swoich kompetencji zawodowych i osobistych oraz uczenia się przez całe życie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>