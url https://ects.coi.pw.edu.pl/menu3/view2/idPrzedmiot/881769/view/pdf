--- v5 (2026-07-11)
+++ v6 (2026-08-26)
@@ -932,191 +932,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
+        <w:t xml:space="preserve">Ma umiejętność planowania rozwoju swoich kompetencji zawodowych i osobistych oraz uczenia się przez całe życie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dyskusja</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U01</w:t>
+        <w:t xml:space="preserve">K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>