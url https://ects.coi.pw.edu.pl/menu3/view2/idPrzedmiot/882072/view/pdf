--- v0 (2026-01-11)
+++ v1 (2026-04-16)
@@ -898,121 +898,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK341_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada podstawową wiedzę teoretyczną w zakresie stacjonarnych przepływów (ciągłych i z falą uderzeniową) gazu w przewodach o zmiennym przekroju, zna podstawowe modele inżynierskie jednowymiarowego ruchu gazu w przewodzie w wymiana ciepła lub tarciem,							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>