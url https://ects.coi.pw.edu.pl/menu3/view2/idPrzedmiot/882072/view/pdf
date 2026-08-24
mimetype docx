--- v1 (2026-04-16)
+++ v2 (2026-08-24)
@@ -898,105 +898,175 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK341_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Posiada podstawową wiedzę teoretyczną w zakresie stacjonarnych przepływów (ciągłych i z falą uderzeniową) gazu w przewodach o zmiennym przekroju, zna podstawowe modele inżynierskie jednowymiarowego ruchu gazu w przewodzie w wymiana ciepła lub tarciem,							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK341_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK341_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Posiada podstawową wiedzę teoretyczną w zakresie stacjonarnych przepływów (ciągłych i z falą uderzeniową) gazu w przewodach o zmiennym przekroju, zna podstawowe modele inżynierskie jednowymiarowego ruchu gazu w przewodzie w wymiana ciepła lub tarciem,							</w:t>
+        <w:t xml:space="preserve">							Ma elementarną wiedzę o metodzie charakterystyk i jej zastosowaniu do opisu zjawisk falowych z niestacjonarnym jednowymiarowym ruchu gazu doskonałego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium 1, egzamin.</w:t>
+        <w:t xml:space="preserve">Kolokwium 2, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1038,261 +1108,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 2, egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK341_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna ogólną metodę konstruowania pola potencjalnego przepływu zewnętrznego i rozumie znaczenie fizyczne warunku Kutty-Żukowskiego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK341_W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna ogólną metodę konstruowania pola potencjalnego przepływu zewnętrznego i rozumie znaczenie fizyczne warunku Kutty-Żukowskiego.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W05</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">E1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>