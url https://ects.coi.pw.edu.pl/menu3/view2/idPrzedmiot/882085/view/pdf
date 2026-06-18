--- v2 (2026-04-16)
+++ v3 (2026-06-18)
@@ -2575,611 +2575,611 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U27</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_U24</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U17</w:t>
-      </w:r>
-[...418 lines deleted...]
-        <w:t xml:space="preserve">E1_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>