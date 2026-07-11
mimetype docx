--- v3 (2026-06-18)
+++ v4 (2026-07-11)
@@ -2855,50 +2855,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -3066,120 +3136,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">E1_U07</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>