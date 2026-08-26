--- v4 (2026-07-11)
+++ v5 (2026-08-26)
@@ -1795,50 +1795,120 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1894,128 +1964,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna materiały stosowane w budowie turbin.</w:t>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+        <w:t xml:space="preserve">Zna charakterystyki głównych typów turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2034,1152 +2244,942 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+        <w:t xml:space="preserve">Zna charakterystyki głównych typów turbin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W19</w:t>
+        <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna sposoby regulacji turbin.</w:t>
+        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E1_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E1_W27</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E1_W28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W8: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna charakterystyki głównych typów turbin.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W16</w:t>
+        <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W8: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna charakterystyki głównych typów turbin.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W28</w:t>
+        <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W16</w:t>
+        <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
+        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W27</w:t>
+        <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_W9: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna osobliwości warunków pracy i konstrukcji turbin elektrowni jądrowych.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_W28</w:t>
+        <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U07</w:t>
+        <w:t xml:space="preserve">E1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U17</w:t>
+        <w:t xml:space="preserve">E1_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U18</w:t>
+        <w:t xml:space="preserve">E1_U27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK715_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK715_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dobrać odpowiednią turbinę stosownie do konkretnych potrzeb.</w:t>
+        <w:t xml:space="preserve">Potrafi określić osiągi i ogólne charakterystyki różnych typów turbin energetycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E1_U27</w:t>
-[...278 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">E1_U24</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>