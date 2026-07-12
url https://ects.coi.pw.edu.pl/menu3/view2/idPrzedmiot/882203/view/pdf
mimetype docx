--- v1 (2026-03-24)
+++ v2 (2026-07-12)
@@ -750,261 +750,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna szczegółowo charakterystyki aerodynamiczne podłużne typowych aerodyn w zakresie niezbędnym do analizy podłużnej równowagi, statycznej stateczności i sterowności, oraz potrafi oszacować te charakterystyki na podstawie rysunków i danych aparatu latającego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna szczegółowo charakterystyki aerodynamiczne podłużne typowych aerodyn w zakresie niezbędnym do analizy podłużnej równowagi, statycznej stateczności i sterowności, oraz potrafi oszacować te charakterystyki na podstawie rysunków i danych aparatu latającego.					</w:t>
+        <w:t xml:space="preserve">							Zna definicje i sens statycznych zapasów stateczności i sterowności oraz kryteriów statycznej sterowności aerodyny.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna definicje i sens statycznych zapasów stateczności i sterowności oraz kryteriów statycznej sterowności aerodyny.																				</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W19</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>