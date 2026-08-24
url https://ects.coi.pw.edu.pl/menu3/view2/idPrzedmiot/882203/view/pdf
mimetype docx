--- v2 (2026-07-12)
+++ v3 (2026-08-24)
@@ -750,87 +750,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna szczegółowo charakterystyki aerodynamiczne podłużne typowych aerodyn w zakresie niezbędnym do analizy podłużnej równowagi, statycznej stateczności i sterowności, oraz potrafi oszacować te charakterystyki na podstawie rysunków i danych aparatu latającego.					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna szczegółowo charakterystyki aerodynamiczne podłużne typowych aerodyn w zakresie niezbędnym do analizy podłużnej równowagi, statycznej stateczności i sterowności, oraz potrafi oszacować te charakterystyki na podstawie rysunków i danych aparatu latającego.					</w:t>
+        <w:t xml:space="preserve">							Zna definicje i sens statycznych zapasów stateczności i sterowności oraz kryteriów statycznej sterowności aerodyny.																				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -890,551 +960,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Zna definicje i sens statycznych zapasów stateczności i sterowności oraz kryteriów statycznej sterowności aerodyny.																				</w:t>
+        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK1_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
+        <w:t xml:space="preserve">							Umie konstruować proste modele fizyczne i matematyczne opisujące równowagę podłużną i boczną aerodyny oraz proste przypadki krzywoliniowych ustalonych i nieustalonych ruchów statku powietrznego.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W11</w:t>
+        <w:t xml:space="preserve">LiK1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
+        <w:t xml:space="preserve">							Umie konstruować proste modele fizyczne i matematyczne opisujące równowagę podłużną i boczną aerodyny oraz proste przypadki krzywoliniowych ustalonych i nieustalonych ruchów statku powietrznego.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W12</w:t>
+        <w:t xml:space="preserve">LiK1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK457_W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK457_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna w zakresie ogólnym boczne (asymetryczne) charakterystyki aerodynamiczne i boczne statyczne kryteria statecznościowe i sterownościowe.														</w:t>
+        <w:t xml:space="preserve">							Umie konstruować proste modele fizyczne i matematyczne opisujące równowagę podłużną i boczną aerodyny oraz proste przypadki krzywoliniowych ustalonych i nieustalonych ruchów statku powietrznego.																					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena projektów/prac domowych, praca kontrolna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LiK1_W19</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">LiK1_U18</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">LiK1_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>