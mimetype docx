--- v4 (2026-03-24)
+++ v5 (2026-06-18)
@@ -748,87 +748,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma podstawową wiedzę o procesach kształtowania plastycznego materiałów tj. procesach kucia, cięcia, gięcia, wykrawania, tłoczenia, przetłaczania. Ma wiedzę o procesach towarzyszących np. obróbce cieplnej.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK399_W1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Ma podstawową wiedzę o procesach kształtowania plastycznego materiałów tj. procesach kucia, cięcia, gięcia, wykrawania, tłoczenia, przetłaczania. Ma wiedzę o procesach towarzyszących np. obróbce cieplnej.							</w:t>
+        <w:t xml:space="preserve">							Zna metody odlewania materiałów, ich wady i zalety, sposoby realizacji procesu.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -888,261 +958,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada wiedzę na temat wytwarzania części metodą proszków spiekanych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK399_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Posiada wiedzę na temat wytwarzania części metodą proszków spiekanych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kartkówka na wykładzie, kolokwium po zakończeniu wykładu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_W02</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>