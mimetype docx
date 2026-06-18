--- v3 (2026-04-18)
+++ v4 (2026-06-18)
@@ -1619,50 +1619,260 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1718,128 +1928,268 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1858,58 +2208,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1928,58 +2278,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zinterpretować wyniki w analizie modalnej struktur.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1998,58 +2348,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zinterpretować wyniki w analizie modalnej struktur.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2068,58 +2418,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zinterpretować wyniki w analizie modalnej struktur.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2138,58 +2488,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zinterpretować wyniki w analizie modalnej struktur.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -2208,442 +2558,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK492_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Potrafi zastosować metody syntezy modalnej do rozwiązania równań ruchu struktur.							</w:t>
+        <w:t xml:space="preserve">							Potrafi zinterpretować wyniki w analizie modalnej struktur.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U07</w:t>
-      </w:r>
-[...348 lines deleted...]
-        <w:t xml:space="preserve">AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>