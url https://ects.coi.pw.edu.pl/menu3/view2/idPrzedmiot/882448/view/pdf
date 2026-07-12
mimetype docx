--- v4 (2026-06-18)
+++ v5 (2026-07-12)
@@ -1619,50 +1619,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1760,190 +1900,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U07</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR2_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>