--- v5 (2026-07-12)
+++ v6 (2026-08-24)
@@ -1619,50 +1619,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">AiR2_U07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK492_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Potrafi przeprowadzić analizę modalną prostych układów mechanicznych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">AiR2_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1760,190 +1900,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian końcowy oraz ocena projektu obliczeniowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AiR2_U12</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">AiR2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>