--- v1 (2026-03-23)
+++ v2 (2026-04-21)
@@ -1119,51 +1119,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W16</w:t>
+        <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1190,51 +1190,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W19</w:t>
+        <w:t xml:space="preserve">E2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1422,121 +1422,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1; projekt P-4, P-5, P-8.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_K01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK691_K1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Student zna i potrafi wykorzystać wiedzę na temat energetyki rozproszonej i sieci inteligentnych do realizacji celów społeczno-gospodarczych przy akceptacji zasad  ochrony środowiska.																																										</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1; projekt P-4, P-5, P-8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_K02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">E2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>