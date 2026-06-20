--- v2 (2026-04-21)
+++ v3 (2026-06-20)
@@ -838,191 +838,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">E2_W18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW691_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student posiada wiedzę na temat nowoczesnych systemów elektroenergetycznych, uwarunkowań systemowych i prawnych oraz specyfiki pracy sieci inteligentnych i urządzeń energetyki rozproszonej. 																																																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">E2_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NW691_W1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">																					Student posiada wiedzę na temat nowoczesnych systemów elektroenergetycznych, uwarunkowań systemowych i prawnych oraz specyfiki pracy sieci inteligentnych i urządzeń energetyki rozproszonej. 																																																																			</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">E2_W14</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1119,51 +1119,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W19</w:t>
+        <w:t xml:space="preserve">E2_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1190,51 +1190,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test końcowy P1; ocena kolokwium F1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">E2_W16</w:t>
+        <w:t xml:space="preserve">E2_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>