--- v1 (2026-03-28)
+++ v2 (2026-10-08)
@@ -745,191 +745,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podstawie  kolokwium  (cześć teoretyczna).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W14, LiK2_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS663A_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Ma podstawową wiedzę o metodach analitycznych służących wyznaczania sił w prętach i wydatków w ściankach (naprężenia)  oraz  przemieszczeń  w prostych tarczach, bryłach i dźwigarach cienkościennych. 						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie  kolokwium  (część zadaniowa)  i zadań  domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">LiK2_W10, LiK2_W14, LiK2_W20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NS663A_W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Zna podstawowe pojęcia oraz jakościowo równania służące do określenia obciążeń krytycznych w strukturach ramowych metodą energetyczną. 							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na podstawie  kolokwium (część teoretyczna). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">LiK2_W14, LiK2_W20, LiK2_W10</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">LiK2_W10, LiK2_W14, LiK2_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>