--- v2 (2026-03-22)
+++ v3 (2026-04-18)
@@ -771,191 +771,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na koniec semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_W03, MiBM2_W08, MiBM2_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK347_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Zna podstawy współczesnych metod modelania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test teoretyczny na koniec semestru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W01, MiBM2_W03, MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK347_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK347_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">														Zna podstawy współczesnych metod modelania numerycznego zagadnień mechaniki płynów i wymiany ciepła, w tym w szczególności metod objętości kontrolnych i elementów skończonych.														</w:t>
+        <w:t xml:space="preserve">														Zna podstawowe metody analizy i oszacowania błędów rozwiązań numerycznych dla zagadnień opisanych cząstkowymi równaniami różniczkowymi														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na koniec semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MiBM2_W01, MiBM2_W03, MiBM2_W08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_W03, MiBM2_W08, MiBM2_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>