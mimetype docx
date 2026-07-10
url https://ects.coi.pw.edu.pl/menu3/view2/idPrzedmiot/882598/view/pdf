--- v3 (2026-04-18)
+++ v4 (2026-07-10)
@@ -771,51 +771,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test teoretyczny na koniec semestru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_W03, MiBM2_W08, MiBM2_W01</w:t>
+        <w:t xml:space="preserve">MiBM2_W01, MiBM2_W03, MiBM2_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1061,51 +1061,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Test praktyczny (laboratorium komputerowe).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U10, MiBM2_U11, MiBM2_U13, MiBM2_U21, MiBM2_U22</w:t>
+        <w:t xml:space="preserve">MiBM2_U21, MiBM2_U22, MiBM2_U10, MiBM2_U11, MiBM2_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>