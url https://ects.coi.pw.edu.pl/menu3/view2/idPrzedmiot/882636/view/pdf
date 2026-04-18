--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -1116,51 +1116,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U09, MiBM2_U08</w:t>
+        <w:t xml:space="preserve">MiBM2_U08, MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1476,51 +1476,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozmowa zaliczająca i ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MBiM2_K01, MBiM2_K03, MBiM2_K04, MBiM2_K06</w:t>
+        <w:t xml:space="preserve">MBiM2_K04, MBiM2_K06, MBiM2_K01, MBiM2_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>