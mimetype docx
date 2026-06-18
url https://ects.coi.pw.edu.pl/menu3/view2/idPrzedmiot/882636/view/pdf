--- v3 (2026-04-18)
+++ v4 (2026-06-18)
@@ -1186,341 +1186,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U10, MiBM2_U08, MiBM2_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS657_U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							EU4. Potrafi dokonać pomiaru ciśnień na powierzchni opływanego ciała przy użyciu wielokanałowego skanera. Umie wyznaczyć opór ciała na podstawie uzyskanego rozkładu ciśnienia							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U08, MiBM2_U09, MiBM2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS657_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS657_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							EU4. Potrafi dokonać pomiaru ciśnień na powierzchni opływanego ciała przy użyciu wielokanałowego skanera. Umie wyznaczyć opór ciała na podstawie uzyskanego rozkładu ciśnienia							</w:t>
+        <w:t xml:space="preserve">							EU5. Jest w stanie dokonać wizualizacji powierzchniowej i objętościowej podczas opływu ciała. Potrafi zinterpretować uzyskane wyniki							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U08, MiBM2_U09, MiBM2_U10</w:t>
+        <w:t xml:space="preserve">MiBM2_U08, MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka NS657_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka NS657_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							EU5. Jest w stanie dokonać wizualizacji powierzchniowej i objętościowej podczas opływu ciała. Potrafi zinterpretować uzyskane wyniki							</w:t>
+        <w:t xml:space="preserve">							EU6. Posiada umiejętność, posługując się arkuszem kalkulacyjnym, przeliczenia danych uzyskanych podczas pomiarów oraz sporządzenia wykresów. Potrafi zinterpretować uzyskane wyniki							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U08, MiBM2_U09</w:t>
+        <w:t xml:space="preserve">MiBM2_U07, MiBM2_U08, MiBM2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka NS657_U6: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka NS657_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							EU6. Posiada umiejętność, posługując się arkuszem kalkulacyjnym, przeliczenia danych uzyskanych podczas pomiarów oraz sporządzenia wykresów. Potrafi zinterpretować uzyskane wyniki							</w:t>
+        <w:t xml:space="preserve">							Umie samodzielnie zaprojektować i przeprowadzić eksperyment w zakresie cieplno-przepływowym							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozmowa zaliczająca sprawozdanie</w:t>
+        <w:t xml:space="preserve">rozmowa zaliczająca i ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U07, MiBM2_U08, MiBM2_U09</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">MBiM2_K04, MBiM2_K06, MBiM2_K01, MBiM2_K03</w:t>
+        <w:t xml:space="preserve">MBiM2_K01, MBiM2_K03, MBiM2_K04, MBiM2_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>